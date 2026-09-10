--- v0 (2025-12-06)
+++ v1 (2026-09-10)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00A23808" w:rsidRDefault="00EB282F" w:rsidP="00EB282F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E3833A3" wp14:editId="532B6823">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4777740</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-394335</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1464208" cy="1285875"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Paveikslėlis 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1464208" cy="1285875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
@@ -1449,51 +1448,71 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A292F" w:rsidTr="009A292F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EB282F" w:rsidRPr="007B608A" w:rsidRDefault="00CB7AEF" w:rsidP="00EB282F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Patikrinimų (ugdymo(si) žinių, gebėjimų) organizavimo ir vykdymo tikslu</w:t>
+              <w:t>Patikrinimų (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ugdymo(si</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) žinių, gebėjimų) organizavimo ir vykdymo tikslu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EB282F" w:rsidRDefault="00A703BD" w:rsidP="00EB282F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703BD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mokinio vardas pavardė, asmens kodas, kalba, kuria mokosi, mokslo metai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2528,147 +2547,259 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ˡ</w:t>
       </w:r>
       <w:r w:rsidRPr="009B2AAA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B2AAA" w:rsidRPr="009B2AAA" w:rsidRDefault="009B2AAA" w:rsidP="009B2AAA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B2AAA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Google LLC (JAV) ) (Duomenys saugomi pagal Privatumo skydo (Privacy Shield) programą); </w:t>
+        <w:t>Google</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B2AAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LLC (JAV) ) (Duomenys saugomi pagal Privatumo skydo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B2AAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Privacy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B2AAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B2AAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Shield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B2AAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) programą); </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B2AAA" w:rsidRPr="009B2AAA" w:rsidRDefault="009B2AAA" w:rsidP="009B2AAA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B2AAA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Facebook, Inc (JAV) ) (Duomenys saugomi pagal Privatumo skydo (Privacy Shield) programą); </w:t>
+        <w:t>Facebook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B2AAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B2AAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Inc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B2AAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (JAV) ) (Duomenys saugomi pagal Privatumo skydo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B2AAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Privacy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B2AAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B2AAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Shield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B2AAA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) programą); </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B2AAA" w:rsidRPr="009B2AAA" w:rsidRDefault="007662BA" w:rsidP="009B2AAA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ˡ</w:t>
       </w:r>
       <w:r w:rsidR="009B2AAA" w:rsidRPr="009B2AAA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Europos Ekonominę Erdvę sudaro visos Europos Sąjungos valstybės narės bei Islandija, Lichtenšteinas ir Norvegija </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B2AAA" w:rsidRPr="009B2AAA" w:rsidRDefault="009B2AAA" w:rsidP="009B2AAA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r w:rsidRPr="009B2AAA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Remiantis aukščiau pateiktais įstatymais, </w:t>
       </w:r>
       <w:r w:rsidR="00F02ECC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tėvai (globėjai, rūpintojai)</w:t>
       </w:r>
       <w:r w:rsidRPr="009B2AAA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> bet kuriuo metu gali kreiptis į mokyklos administraciją adresu Graužinių g. 1, Molėtai, tel. 8-383-545 93, el. p. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
+        <w:t xml:space="preserve"> bet kuriuo metu gali kreiptis į mokyklos administraciją adresu Graužinių g. 1, Molėtai, tel. </w:t>
+      </w:r>
+      <w:r w:rsidR="00037CF1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>+370</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2AAA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-383-545 93, el. p. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="009B2AAA">
           <w:rPr>
             <w:rStyle w:val="Hipersaitas"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>pradmok@moletai.lt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009B2AAA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C0056E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">arba </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00A14B72" w:rsidRPr="00F71E38">
           <w:rPr>
             <w:rStyle w:val="Hipersaitas"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>direktore.pradine</w:t>
         </w:r>
         <w:r w:rsidR="00A14B72" w:rsidRPr="00F71E38">
           <w:rPr>
             <w:rStyle w:val="Hipersaitas"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A14B72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2681,66 +2812,83 @@
         <w:t xml:space="preserve">dėl sutikimo atšaukimo ar asmeninių nuotraukų, vaizdo įrašų paskelbtų be jų sutikimo pašalinimo. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B2AAA" w:rsidRPr="009B2AAA" w:rsidRDefault="009B2AAA" w:rsidP="009B2AAA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r w:rsidRPr="009B2AAA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mokyklos administracijai per 72 valandas nepašalinus pažeidimo, darbuotojas turi teisę dėl pažeidimo kreiptis į Valstybinę asmens duomenų apsaugos inspekciją https://www.ada.lt/go.php/lit/Pranesimas-apie-duomenu-saugumo-pazeidima-bdar/4 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B2AAA" w:rsidRPr="009B2AAA" w:rsidRDefault="009B2AAA" w:rsidP="009B2AAA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A14B72" w:rsidRDefault="00A14B72" w:rsidP="009B2AAA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B2AAA" w:rsidRPr="009B2AAA" w:rsidRDefault="009B2AAA" w:rsidP="009B2AAA">
+    <w:p w:rsidR="005674CF" w:rsidRDefault="009B2AAA" w:rsidP="009B2AAA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r w:rsidRPr="009B2AAA">
         <w:t xml:space="preserve">Su pateikta informacija </w:t>
       </w:r>
       <w:r w:rsidR="00A14B72">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B2AAA">
         <w:t xml:space="preserve">SUSIPAŽINAU </w:t>
       </w:r>
       <w:r w:rsidR="00A14B72">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="005674CF" w:rsidRDefault="005674CF" w:rsidP="009B2AAA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005674CF" w:rsidRDefault="005674CF" w:rsidP="009B2AAA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B2AAA" w:rsidRPr="009B2AAA" w:rsidRDefault="009B2AAA" w:rsidP="009B2AAA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="009B2AAA">
         <w:t>_____________</w:t>
       </w:r>
       <w:r w:rsidR="00A14B72">
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="009B2AAA">
         <w:t>_________</w:t>
       </w:r>
       <w:r w:rsidR="00A14B72">
         <w:t>______________</w:t>
       </w:r>
       <w:r w:rsidR="006924CA">
         <w:t>___________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="009B2AAA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A292F" w:rsidRDefault="00A14B72" w:rsidP="006924CA">
       <w:pPr>
         <w:ind w:firstLine="1296"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
@@ -2812,713 +2960,480 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009A292F" w:rsidRPr="009A292F" w:rsidRDefault="009A292F" w:rsidP="009A292F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009A292F" w:rsidRDefault="009A292F" w:rsidP="009A292F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009A292F">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C30F11" w:rsidRDefault="00C30F11" w:rsidP="007B608A">
+    <w:p w:rsidR="0069233F" w:rsidRDefault="0069233F" w:rsidP="007B608A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C30F11" w:rsidRDefault="00C30F11" w:rsidP="007B608A">
+    <w:p w:rsidR="0069233F" w:rsidRDefault="0069233F" w:rsidP="007B608A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1106652465"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="007E62D4" w:rsidRDefault="007E62D4">
         <w:pPr>
           <w:pStyle w:val="Porat"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F4370">
+        <w:r w:rsidR="005674CF">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="007E62D4" w:rsidRDefault="007E62D4">
     <w:pPr>
       <w:pStyle w:val="Porat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C30F11" w:rsidRDefault="00C30F11" w:rsidP="007B608A">
+    <w:p w:rsidR="0069233F" w:rsidRDefault="0069233F" w:rsidP="007B608A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C30F11" w:rsidRDefault="00C30F11" w:rsidP="007B608A">
+    <w:p w:rsidR="0069233F" w:rsidRDefault="0069233F" w:rsidP="007B608A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-151073439"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Watermarks"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="007B608A" w:rsidRDefault="00C30F11">
+      <w:p w:rsidR="007B608A" w:rsidRDefault="0069233F">
         <w:pPr>
           <w:pStyle w:val="Antrats"/>
         </w:pPr>
         <w:r>
           <w:pict>
             <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
               <v:formulas>
                 <v:f eqn="sum #0 0 10800"/>
                 <v:f eqn="prod #0 2 1"/>
                 <v:f eqn="sum 21600 0 @1"/>
                 <v:f eqn="sum 0 0 @2"/>
                 <v:f eqn="sum 21600 0 @3"/>
                 <v:f eqn="if @0 @3 0"/>
                 <v:f eqn="if @0 21600 @1"/>
                 <v:f eqn="if @0 0 @2"/>
                 <v:f eqn="if @0 @4 21600"/>
                 <v:f eqn="mid @5 @6"/>
                 <v:f eqn="mid @8 @5"/>
                 <v:f eqn="mid @7 @8"/>
                 <v:f eqn="mid @6 @7"/>
                 <v:f eqn="sum @6 0 @5"/>
               </v:formulas>
               <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
               <v:textpath on="t" fitshape="t"/>
               <v:handles>
                 <v:h position="#0,bottomRight" xrange="6629,14971"/>
               </v:handles>
               <o:lock v:ext="edit" text="t" shapetype="t"/>
             </v:shapetype>
             <v:shape id="PowerPlusWaterMarkObject357732486" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:494.9pt;height:164.95pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
               <v:fill opacity=".5"/>
               <v:textpath style="font-family:&quot;calibri&quot;;font-size:1pt" string="NEKOPIJUOTI"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB282F"/>
+    <w:rsid w:val="00037CF1"/>
     <w:rsid w:val="00046DC9"/>
     <w:rsid w:val="00190746"/>
     <w:rsid w:val="00206C8B"/>
     <w:rsid w:val="00230AC1"/>
     <w:rsid w:val="00250C3E"/>
     <w:rsid w:val="004A7CBE"/>
     <w:rsid w:val="004F4370"/>
+    <w:rsid w:val="005674CF"/>
+    <w:rsid w:val="0069233F"/>
     <w:rsid w:val="006924CA"/>
     <w:rsid w:val="007662BA"/>
     <w:rsid w:val="007B608A"/>
     <w:rsid w:val="007E62D4"/>
     <w:rsid w:val="00903E5C"/>
     <w:rsid w:val="009A292F"/>
     <w:rsid w:val="009B2AAA"/>
     <w:rsid w:val="009E7CA2"/>
     <w:rsid w:val="00A14B72"/>
     <w:rsid w:val="00A23808"/>
     <w:rsid w:val="00A703BD"/>
     <w:rsid w:val="00B42731"/>
     <w:rsid w:val="00C0056E"/>
     <w:rsid w:val="00C30F11"/>
     <w:rsid w:val="00C6037B"/>
     <w:rsid w:val="00CB7AEF"/>
     <w:rsid w:val="00DC269F"/>
     <w:rsid w:val="00E128EE"/>
     <w:rsid w:val="00EB282F"/>
     <w:rsid w:val="00F02ECC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{03DB0F33-8F66-40E8-8197-137DCF204BD4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007B608A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="Antrat1Diagrama"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007B608A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="80" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
@@ -3962,74 +3877,74 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:spacing w:val="30"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
     <w:name w:val="Pavadinimas Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Pavadinimas"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="007B608A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:spacing w:val="30"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paantrat">
+  <w:style w:type="paragraph" w:styleId="Antrinispavadinimas">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
-    <w:link w:val="PaantratDiagrama"/>
+    <w:link w:val="AntrinispavadinimasDiagrama"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="007B608A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PaantratDiagrama">
-    <w:name w:val="Paantraštė Diagrama"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntrinispavadinimasDiagrama">
+    <w:name w:val="Antrinis pavadinimas Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
-    <w:link w:val="Paantrat"/>
+    <w:link w:val="Antrinispavadinimas"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="007B608A"/>
     <w:rPr>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Grietas">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="007B608A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emfaz">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="007B608A"/>
@@ -4209,60 +4124,949 @@
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipersaitas">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B2AAA"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat1Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat2Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat3Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat4Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat5Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat6Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat7Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat8Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat9Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lentelstinklelis">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00EB282F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrats">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="AntratsDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
+    <w:name w:val="Antraštės Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrats"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007B608A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Porat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PoratDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
+    <w:name w:val="Poraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Porat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007B608A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat1Diagrama">
+    <w:name w:val="Antraštė 1 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat2Diagrama">
+    <w:name w:val="Antraštė 2 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat3Diagrama">
+    <w:name w:val="Antraštė 3 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat4Diagrama">
+    <w:name w:val="Antraštė 4 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat5Diagrama">
+    <w:name w:val="Antraštė 5 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat6Diagrama">
+    <w:name w:val="Antraštė 6 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat7Diagrama">
+    <w:name w:val="Antraštė 7 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat8Diagrama">
+    <w:name w:val="Antraštė 8 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat9Diagrama">
+    <w:name w:val="Antraštė 9 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pavadinimas">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="PavadinimasDiagrama"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="8" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="6" w:space="8" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:pBdr>
+      <w:spacing w:after="400" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:caps/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:spacing w:val="30"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
+    <w:name w:val="Pavadinimas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pavadinimas"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:caps/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:spacing w:val="30"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrinispavadinimas">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="AntrinispavadinimasDiagrama"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntrinispavadinimasDiagrama">
+    <w:name w:val="Antrinis pavadinimas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrinispavadinimas"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Grietas">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emfaz">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Betarp">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citata">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="CitataDiagrama"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:ind w:left="720" w:right="720"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitataDiagrama">
+    <w:name w:val="Citata Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Citata"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iskirtacitata">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="IskirtacitataDiagrama"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="936" w:right="936"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:caps/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IskirtacitataDiagrama">
+    <w:name w:val="Išskirta citata Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Iskirtacitata"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:caps/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nerykuspabraukimas">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rykuspabraukimas">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nerykinuoroda">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:caps w:val="0"/>
+      <w:smallCaps/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:spacing w:val="0"/>
+      <w:u w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rykinuoroda">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:caps w:val="0"/>
+      <w:smallCaps/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Knygospavadinimas">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:caps w:val="0"/>
+      <w:smallCaps/>
+      <w:spacing w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Turinioantrat">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Antrat1"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B608A"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="009B2AAA"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipersaitas">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B2AAA"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pradmok@moletai.lt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direktore.pradine@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direktore.pradine@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pradmok@moletai.lt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4476,96 +5280,96 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8656B1C7-9DBC-4837-89ED-6B47B2F69F00}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54308AB2-D270-40C8-BB7D-FA4FF8343E79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>4258</Words>
-  <Characters>2428</Characters>
+  <Words>4262</Words>
+  <Characters>2430</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6673</CharactersWithSpaces>
+  <CharactersWithSpaces>6679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Direktorė</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>